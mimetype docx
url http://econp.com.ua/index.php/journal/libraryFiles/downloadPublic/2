--- v0 (2026-03-21)
+++ v1 (2026-08-24)
@@ -1,12850 +1,4553 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D2764EA" w14:textId="4E6A1687" w:rsidR="000B6ED5" w:rsidRPr="00B83BE6" w:rsidRDefault="000B6ED5" w:rsidP="00D105F4">
+    <w:p w14:paraId="2D2764EA" w14:textId="583AE9E3" w:rsidR="000B6ED5" w:rsidRPr="00B83BE6" w:rsidRDefault="0028077B" w:rsidP="00D105F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A39D25"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AE1B2FE" wp14:editId="359E3661">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-26377</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>-17585</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7559675" cy="2927839"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Group 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7559675" cy="2927839"/>
+                          <a:chOff x="0" y="87944"/>
+                          <a:chExt cx="7560309" cy="3060746"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Graphic 12"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="495300"/>
+                            <a:ext cx="7560309" cy="660400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="7560309" h="660400">
+                                <a:moveTo>
+                                  <a:pt x="7560005" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="660400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7560005" y="660400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7560005" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F7FAE6"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="13" name="Graphic 13"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7127678" y="87944"/>
+                            <a:ext cx="72390" cy="1651000"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="72390" h="1651000">
+                                <a:moveTo>
+                                  <a:pt x="71983" y="1155700"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1155700"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1651000"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="1651000"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="1155700"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="72390" h="1651000">
+                                <a:moveTo>
+                                  <a:pt x="71983" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="495300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="495300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="accent4"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="tx2"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="14" name="Graphic 14"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6328791" y="1299857"/>
+                            <a:ext cx="64769" cy="107950"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="64769" h="107950">
+                                <a:moveTo>
+                                  <a:pt x="41592" y="69621"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="37376" y="65405"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="27000" y="65405"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="22809" y="69621"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="22809" y="79984"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="27000" y="84188"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="37376" y="84188"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="41592" y="79984"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="41592" y="74803"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="41592" y="69621"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="64769" h="107950">
+                                <a:moveTo>
+                                  <a:pt x="64376" y="69240"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="62534" y="63500"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59474" y="58585"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59474" y="54102"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59461" y="47929"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59410" y="14833"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="55359" y="10769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="8940"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="51854" y="83731"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="47269" y="90525"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="40487" y="95097"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="96786"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="23888" y="95097"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17106" y="90525"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12522" y="83731"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="10833" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12522" y="67144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17106" y="60363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="23888" y="55778"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="54102"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="40487" y="55778"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="47269" y="60363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="51854" y="67144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="8940"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="46824" y="2235"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="40957" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="20662" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="8445" y="12065"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6261" y="17754"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6159" y="33083"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17018" y="33083"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17018" y="20967"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18072" y="17995"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18161" y="17754"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="25158" y="10769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="39585" y="10769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43878" y="13208"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="48564" y="22567"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="48641" y="47929"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43802" y="45034"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="38227" y="43256"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="43256"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="19672" y="45783"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9436" y="52692"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2540" y="62928"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2540" y="87947"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9436" y="98183"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="19672" y="105092"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="107632"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="44704" y="105092"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="54940" y="98183"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="55880" y="96786"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="61849" y="87947"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="64376" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="64376" y="69240"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F5821F"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="15" name="Image 15"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="6427537" y="1323863"/>
+                            <a:ext cx="232252" cy="69697"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="16" name="Image 16"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="6696208" y="1323853"/>
+                            <a:ext cx="323795" cy="69608"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Graphic 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="541959" y="495187"/>
+                            <a:ext cx="74930" cy="660363"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="74930" h="239395">
+                                <a:moveTo>
+                                  <a:pt x="74320" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="239090"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="74320" y="239090"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="74320" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="accent4"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="tx2"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="25" name="Textbox 25"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3996207" y="1263878"/>
+                            <a:ext cx="3036570" cy="1884812"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="11DB1455" w14:textId="69168BF8" w:rsidR="0038786E" w:rsidRDefault="0028077B" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:spacing w:line="227" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>|</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="32"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>eISSN:</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:spacing w:val="-12"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> 2786-9431</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:spacing w:val="31"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>|</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="26"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Випуск 31(2026)</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:spacing w:val="31"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>|</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="28472618" w14:textId="1F633B37" w:rsidR="0064385F" w:rsidRPr="0064385F" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0064385F">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>DOI</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="0773ECB7" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="0064385F" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:tbl>
+                              <w:tblPr>
+                                <w:tblStyle w:val="PlainTable2"/>
+                                <w:tblW w:w="0" w:type="auto"/>
+                                <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                              </w:tblPr>
+                              <w:tblGrid>
+                                <w:gridCol w:w="3539"/>
+                                <w:gridCol w:w="1232"/>
+                              </w:tblGrid>
+                              <w:tr w:rsidR="0038786E" w14:paraId="770BAB1B" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:trPr>
+                                  <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                </w:trPr>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="623E084C" w14:textId="35046EB8" w:rsidR="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Секція</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="00D14333" w14:textId="5B6FE181" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                      <w:rPr>
+                                        <w:b w:val="0"/>
+                                        <w:bCs w:val="0"/>
+                                        <w:sz w:val="15"/>
+                                        <w:szCs w:val="15"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="0038786E" w14:paraId="6A2DD028" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:trPr>
+                                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                </w:trPr>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="15B011C4" w14:textId="5200BBED" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>УДК</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="1EA63AE3" w14:textId="6E2B0387" w:rsidR="0064385F" w:rsidRPr="0038786E" w:rsidRDefault="0064385F" w:rsidP="0038786E">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="0038786E" w14:paraId="7E377622" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="7A97897C" w14:textId="5006E0A3" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Дата першого надходження статті до видання</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="22825D06" w14:textId="033340F1" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="0038786E" w14:paraId="1C4EDD9A" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:trPr>
+                                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                </w:trPr>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="30BBF714" w14:textId="0D23033C" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Дата прийняття статті до друку після рецензування</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="3602965A" w14:textId="604F0A6E" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="0038786E" w14:paraId="21BF52D0" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="18982DCC" w14:textId="4D0A91CE" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                                    <w:pPr>
+                                      <w:spacing w:line="276" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Дата публікації</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="21219E36" w14:textId="53501699" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                            </w:tbl>
+                            <w:p w14:paraId="11737623" w14:textId="77777777" w:rsidR="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Trebuchet MS"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="26" name="Textbox 26"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="743927" y="649646"/>
+                            <a:ext cx="5649633" cy="314960"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="738D65C6" w14:textId="77777777" w:rsidR="0028077B" w:rsidRPr="0028077B" w:rsidRDefault="0028077B" w:rsidP="0028077B">
+                              <w:pPr>
+                                <w:spacing w:line="478" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:b/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:b/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t> Здобутки економіки: перспективи та інновації</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="6AE1B2FE" id="Group 11" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-2.1pt;margin-top:-1.4pt;width:595.25pt;height:230.55pt;z-index:251659264;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-height-relative:margin" coordorigin=",879" coordsize="75603,30607" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQCwWSBPKQgAAC4kAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm2P2zYS/n7A/QfB&#13;&#10;3xuLFKkXI5ui13SDAEUvuObQz7Is20JlSSdp186/v2dIjSTbWcmbZoMWKIIsKWs0Gj58ZoYc6vX3&#13;&#10;p0PuPKZ1k5XF3UK8chdOWiTlJit2d4v/frz/Llw4TRsXmzgvi/Ru8SltFt+/+ec/Xh+rVSrLfZlv&#13;&#10;0tqBkqJZHau7xb5tq9Vy2ST79BA3r8oqLXBzW9aHuMVlvVtu6vgI7Yd8KV3XXx7LelPVZZI2DX59&#13;&#10;a28u3hj9222atP/ebpu0dfK7BWxrzd/a/F3T3+Wb1/FqV8fVPks6M+IvsOIQZwVe2qt6G7ex81Bn&#13;&#10;V6oOWVKXTbltXyXlYVlut1mSmjFgNMK9GM27unyozFh2q+Ou6mECtBc4fbHa5JfHd3X1a/Whttaj&#13;&#10;+3OZ/N4Al+Wx2q3G9+l6NwiftvWBHsIgnJNB9FOPaHpqnQQ/BlpHfqAXToJ7MpJB6EUW82SPiRme&#13;&#10;C4NIKb7zU/+073puZJ/2XN8NlE8yy3hlX25M7E06VuBQM8DU/DGYft3HVWrQbwiGD7WTbUBxuXCK&#13;&#10;+AAqv+tYg19gE70cUoRkd9V0oH4WJxVpz+3oN4A1Gq7vu8oK9KONV8lD075LSwN7/Phz0+JV4NyG&#13;&#10;e/Gee8mp4G4NJyD654b+7cIB/euFA/qvLeBV3NJzpIq6zpHmrTNlf7foLKHbh/Ix/VgawZbmjsRc&#13;&#10;F9PLMw9bB5m8GMvC+0ZSfI/byuizMmdDZwFureD4xc8UN6DDTlaY5GWTAkf8RKPvOwYR/DjGvCnz&#13;&#10;bHOf5TlB0NS79Y957TzGAPc+uP/hJybnSAwMbVaWCdRbl5tPINIR1LlbNP97iOt04eTvC1CVohN3&#13;&#10;au6suVO3+Y+liWEG/bppP55+i+vKqdC9W7Tg0C8lMzZeMTloUL0sPVmUPzy05TYj5hjbrEXdBbzH&#13;&#10;Mvnl3ci7ciPvWW4UCBn4AbILSDUKHr0vSS8CohR2hK8FWEraAQd743haGa2XcSVrCRyJDaF5GLyk&#13;&#10;I7SIQkBC5gqtg97cQY75OvaUc1mW4PZM8gwEluD2yobnSZ9ZzDqv/GoUXZ4JCc/dNBgsxQZwO4Zh&#13;&#10;CLugAgtwe4nCs4Qv3341fHJFDrToj/k3ihcIK7T0SfvAEidJWrQmNeKpM8m8MGHoLCadP9yeTG46&#13;&#10;fxBX9OTfkYnDZZe6OcGrq8hk0L85wfueREAS1pllFIU6sHmWY5OvAr9b1Ag3iDRT55uHps4QCk3W&#13;&#10;js9FJiV0hDUPIpMf+VJ0YfQpV/QCL/CttFZYGdigyx7GrfU0iTDXZfx5WRnSQvDCCtbHbae3lw2A&#13;&#10;PrsOy3B7aUOoRBhO2juMbV52QG3ehpGsCl2TBo2P2tXTub2D7Hg2WOYq6Awx96a59lU/e5FUzMun&#13;&#10;5tqX2oOz0Jx4us9YbAu3FmcdqcDK6hD/JnEeySrhcgRjfdz2en3raiqIpNlbPIkd9ArLN6FCbxpn&#13;&#10;rT1t+QbXgLdO8RiintUbRj1obCa3nbm9aKCVN003LUJtIQvBPHY81set1asCSSEFUxG5Wk7Dq1wV&#13;&#10;BlZWu5GJTU9C5kkRWRuwjQt5fcvv5tbaIL0QDmRsmNUrAuHaMDFvr5Ba2gA0j4NwaWLJhnl8B71+&#13;&#10;IOzm80kcBnuxL/KnqTPggIUcVqhT1Bnw1bNUH+ZtXu/Ah3l7B57N4zBQfR7fQXbWLZQfSkszKb05&#13;&#10;9kbIpzTDHJ6Yhdx2bHR937JmWi5Uyu5fhXT96Vf7sgs1IsDoJ+fVR9I0RnoeGDkpKgJXWLd5jqx0&#13;&#10;4ZDTekM3sAAIpKDpkYlQ3Dw0qYW29s5HRi+iWE+TNS+LcNht54Qn3Wm3UaH2mS96BgcV+urWDAEb&#13;&#10;kG/IXqVd5LZJ1w2ltERUntTToXFw83lZgYllG1Aum7QhUp6NohrhfzpRSiyxzMh8lOGm0bVy8w7e&#13;&#10;q6T99zQZe0OjUMyMaRi/cJFHpkc1AEsE86aFlQpcy5obNGtFuZyoMG+y1mHYyc5mSV+EyoaGedSG&#13;&#10;5dj8ZAyyYMLVKuRqYYhMd9tu9KzIpUMp7jtGjraif8GtZJUlK/zvSuroXdWK548e8FT7QAU8e3xx&#13;&#10;uEnHIa5/f6i+Q/Uf+GfrLM/aT+YkA5VmMqp4/JAlVI2ni1HZGWHUlp3fH+Jd6ggT0FmGnqBYdaVg&#13;&#10;nWcV1yup35mKCvDFAcJnRmsPJ96WycMBFQh72lKnOawui2afVQ0qyav0sE5RFa/fbxBjE5z0tKiM&#13;&#10;V3VWtEQTFCzaOm0TVFXj1RZ10/+gFm2Dan/DGD3YSUN4onLuKxloz8Zc5AgvtAuxeMUba+lJrBVt&#13;&#10;1Q/bo35tyxtrKoVS+bwrmlJhHKhfVUtthd3YZS0xXRhmJwWdvw5tkB7OaGPyFGFM1Poz0Iam64Vp&#13;&#10;QztlLCjMMoRoo01SHWiD31CF6WnTrz2+Hm2odvTyJXV4xsXJlEnKNxeusAWJumUrSp8Cm0Tjwuxd&#13;&#10;gYpom0sldRy5DLsghmlc0XzZiro1BGUr1JGxxDQ+PBQp7Po/wErL5mRe/w8S5zuFcym+x63VZmWo&#13;&#10;bI1TBRvAWIDby9c+S/hS6Zfn6/MC8N/VY7M2+XbnWqi9dE74EX6zLk+OrcaMnNBpT/8qcXhqKjr0&#13;&#10;+xPpzosobnXpTvpme3TmkB6cEEdF1iVRvFShPYrG2o598nkZbzCGeu1pfcL7qPuVji3/LIePss+K&#13;&#10;/SSZvEhD7c7wb50khBl81WA3Viry7fcJQ2rBNjXyqSJFUdMTuGBP/1ozZD9KoJj0bScKfmU+SjGH&#13;&#10;qt0HNPTVy/jaHDINn/m8+T8AAAD//wMAUEsDBAoAAAAAAAAAIQBUPbeEUwUAAFMFAAAUAAAAZHJz&#13;&#10;L21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAMAAAAA8IBgAAAKIuTP8AAAAGYktH&#13;&#10;RAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAAATzSURBVEiJvVZ9UFRVHD33vrdvdxFX&#13;&#10;UmQZBVylVNYESUA+bDRDy9LUhrQAaxzLj8EyLSPGsnG0RscpxzJsiBzxK6lJ03HSTPFr0w1XWUAI&#13;&#10;CZGANRAUFMH9eO/e/nAWYVlAaurMvH/u7/zOPef93rtzCeccbrC6kki5YN/rzFYYw25eHU39Hyul&#13;&#10;QyPyxfEpX9HBI0vgAdZQPsZ5bP1n/I4tBLJD416nAWFFYtyiTUJItMm9xhWn5NiVnOep4YYYkbRD&#13;&#10;jHw5GwDk4gOp8sU9S+iQ8AvStDUrvPGdJzZsZDWWBAoAnHPisuxeat8+xyxf2vcGVJp74uOz9nLZ&#13;&#10;rpUv5CyzfzMrXy4+kOopwlvqh7DKM9OguCQaEnuaGuLzqCE+jzXXGhy7U4/LZcdmPyBzwmosCayu&#13;&#10;JJI72/p1eRSX1E69UxfEaiwJ8m/b31YqTYneAvDGijBWY0kQAUCx5i50Hfkgk/iHlqlT9iRSXaDN&#13;&#10;TVSq8590fLvgJ+ePK3YR7cBG4dFJRz3FBOPz30lT0jM6vm3ngeV7nfuX5Qpv/RpCfAfXu2tUH1ao&#13;&#10;WbA/vrtJdIJmQJPz6JovNYuOhBNR7fBGodxxt7/z5Kfrodbd1ryaO6mjeQAQQmLOqudmzQbuj40z&#13;&#10;RehtXyJITqo3WqE4JaX20sOZ9QIxKnUbv1k5Uj7/9bvdcahs2ZWG1ga9GDkvm/Tzv+GNJAxPOEGH&#13;&#10;Rpr5jd/DWcWp6f/UUF8hGmfkEr+gKpdp62rWVDPcG4eyv4qiAEAcO3tPT2LC2Dm7AYDduDK2Ty6o&#13;&#10;IPeJ3xGcCaop6RmQ7VrXsbVbvFFE1nh1NAAQv+DKHn0MHFYBAOxW5che9+WMsobyMZB8W4SQmDMd&#13;&#10;a6ypOtRxOCPLs0c1Me1j6hf0Z2f/iiAYZ+TS/B1vKuXHZ8pXfnlBHDX1UKcAvKl6BFTaNqLR3e7J&#13;&#10;FPEZ1AAAvLVR71ljVebJLnP2ShDKAEC5Zkpklaap6uScZ7vott4crFw+mNwlQNT8TACdAoArAiGE&#13;&#10;S9PXpdmzZ1x0/bz2c2HExONEpW0DoQoAiMTXv5431xq4425/ovZt6S4Ab6kfAgD0EUNFlwC2glhm&#13;&#10;K4htD6s3FkpJmUmCIe6kJ5cGRZof+hRiTAAAGmi0ilHzM+ULOctcpq2rpadWrQYV5fsBBoWW8eZa&#13;&#10;A2+qDiWBRmu3Ws3VIwCA+IeWedbEuMWbVAlLN9x3TxnR6JofymAfoJq0co1ccniefC5rlRgxdzuo&#13;&#10;6AIASvXGQgCQvYzVDc45UYoPpgAADRhV3IVAqUK0freI1u/Wf2EeAIh2QJOUmPEemEvlOr15LVTa&#13;&#10;NgCgYvRrX0ClbZMv7V3MWxsDvDWza6ZEdt0aQ4fFnqLBD64H/zeE8Bd30qAnzislh16B444fAFCq&#13;&#10;C7Sp4pdshKNFZ8+Ze5Y11w7r2KRUmSc7vl/6Awhl0jMfLSeEcO/y/z0IoUyavi4NAJTyEzMBQAQA&#13;&#10;cWLaJ9xl95HPbUu3Z04pp0MjzdQ/tEyxWSfw+tII+AxqUM/Zkkz1YUX/1gSrKx13L+u5Lv8aHWj4&#13;&#10;Q52U+VJv/TRwTIE4PnWbbNmZ1h6AUFGWnk5/XzDE5cmXD6aw69YYuaR0HA0YXSRMWLhZFb9kY8f7&#13;&#10;TDs0umYaHG0iA4KqenVOCO/x81P5tLZTdYG1NDjaRNT9vJ6KqsnvfMgaK8KguKS/ATrSFJaRJxUI&#13;&#10;AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQALuYWmIAgAACAIAAAUAAAAZHJzL21lZGlhL2ltYWdl&#13;&#10;Mi5wbmeJUE5HDQoaCgAAAA1JSERSAAAARAAAAA8IBgAAAF2MaR0AAAAGYktHRAD/AP8A/6C9p5MA&#13;&#10;AAAJcEhZcwAADsQAAA7EAZUrDhsAAAfASURBVEiJtZZ7UNTXFcfPvb/H7gLlJQ9FEFRkARXQopRE&#13;&#10;hCLWKNYivhIVNVrbJpZJH6bVVlOj1jBaB2l8JI4xjq9Oi6MSH6BjqQ9EBGLDQx4KLK8EYVkEl2XZ&#13;&#10;/f3uvf0Ddt0F0XUy/c6cmd/v7ufee875nXP3IsYY2Io0F8dJ+fv2AACIi7NWYje/FniJGCUcKTu3&#13;&#10;jjQXz6bt1ZFM+zgcqCSAs1eHMGPtp0Jc+m47njFEKnNWEs3dOYP8ZCAmBajcu/hpbx8T52z5IwCA&#13;&#10;XPnVO3LpqfdH2ldcmLERe02ssa5r0rtKd49sIXU3FzBdvRpkkxK5jW3m33gvQ4hefcR2Ln1SFSXd&#13;&#10;yfqIPnk4jXW3BgEghgNjbovzd27ih24kl59fQ1tKZgEAkOrcpfhHGzJHcop21qvNlz78krY+iAXR&#13;&#10;RY991BU4IvUk4niJtj2cTnWaEDu+uzXQfHnLMaopSALByYC9Qx7iKYvOIl7RTztqp7LOujBrgPon&#13;&#10;Y2lLySzk6tcCKveu4V+CcNbH/mdu/cd++jUoftDDBcXmQ1BsPgBDpKFgLuvSTLKLr+Z6ijn7l+e5&#13;&#10;iNRTnHrehYFk9rqSqssrgDEEjDGrUSLxhn1RncYza/IMGeF64/HFhba/2xrpah5v+CSs17BrgmzK&#13;&#10;3/tXKvUrhjLU3Odkfe7V+hj2ReoMOwOZKW9HFjUZnF/Gmws/32zYGcikb7LXjeSDxUx5O7IMu8YT&#13;&#10;omucaLceJZgae9yt77JZMOyN6DKeWnmDUors2L5uD0opsqsQ2liUAMano7gJs68BAKP1t96iPd8F&#13;&#10;DG0bxhgy5247DFKfs5iSmcZPXXz6RRWEBFWf5dl8fVcmGLs9hXl/+UCY+e7fX8W/jkjT/XgQVH3Y&#13;&#10;M7Debj2EKShdu61+d9ROhf4eD+ytrkQI2Z0VSOX2FAAA2y1cfXUZAAAXMucSHzpQTqQ6d+lQB2jd&#13;&#10;zfm0/tZbeFzMbW5KyplXOtz6IJZU5qxEvuFlfHTa4dcJ1iEhTBzk6KsQa0IYlXm5Ji8V+YaXYc+g&#13;&#10;Ok497wIgTEn1lWVDJ5GW4jgAAD5q2fGhmX6RaPPAmcRHLj2BMC875PxriJv046tgNrhIdz7dxqR+&#13;&#10;1Ugc8g6uQm7+TaQmdwlpuj+bMYaGMtaWoU3346Gvy4ufuf4AAAByHqXFQbH/oZq7c+izNn/sOqbV&#13;&#10;wrKOR1MAAJBXcLUjDlPtAI+9JjrE20ouO7eWfvvfGLtBpdtTMfEPf7K8Cm9u2kObS+Kkm/t3SUXH&#13;&#10;fsdHLDnJx6w/gN39G22nIU40iymZq03/3HDJdHLFLeQbXiZEpx3iIlJPIl5hArCpEFI12C5h889Z&#13;&#10;xriwBdkAw9uG6hrUAADYPUDjSFBskEcO8nZ7tZTOksvOrbM1UnVluV2ggtKoWH06SUj682YkKI1y&#13;&#10;8fEP+g8lPDbf2LOPUdnunOTGzShQ/vzKdG7q4tNM+2iy+crWo/0H4+tJQ0ESwGBCGCWcXJOXCi7e&#13;&#10;T5i+fSzRFCYSTWEiUrr2AACQqsv2Drj4tAEAsN52P0eCQi7eA7y+wyHeVuLCjI1OW2tVtqb69a3g&#13;&#10;YXtgXhZiN+5Xpt8ZLy45tByPm3FHvnd0s/ny1qNDWewRoFGkZKYp0wuChITfbwdgyHR2bR5pLErA&#13;&#10;AAC0uXg29Om8oVc72nR65b8tZj6f/g8AANr6IJY+a/O3LugTUgnwvFJemRAf9SBf7xD/fYQ40cyH&#13;&#10;J2crVp+dw4UlZ5Oy7HepriHkRSx2Hf2tEJe+W7H+YgyITgbp5v5dGACAVA0cnGLyJ79QbMiZaWv8&#13;&#10;D1d9BmDfNsgntBxg4BLniJN4kCcVF9JedJD9P4QQYthHXQEAQNtrIl7qn+uYVqRy66Lt1ZF4oF2u&#13;&#10;pYLS7SkXufQE5xdZYmvWhFQ9/7fhp6acQW7+TfRxfjJ5nJ/8Kuc49dwc5B3ykLaUvkkqL676vsG+&#13;&#10;rpCTZ6djnEcnpi0ls8Cg9eVC5n6FOEEaBvmElSPPoDra+vUblrZBonOvuGD3ewAApuxfnZcKP/+Q&#13;&#10;0edXaYuYZHQCGDzdF2ZsBEDMnLP5hPlW5seMSMJI/OuKNBfHDa08xiim2kdTQOXehcdMfgAAwHq1&#13;&#10;o6nO/ioPAEB7vgtgxmce3ITZ15Hp6vaDcunJTeKKY4v4kKRLL9rQnL93j3z38FbhJx/9RohZn2UZ&#13;&#10;lysurjJf33kA+rq8QOnajX3CytGoCbUIYUo7qiOQe4BGsTjLWhFy7fWfSbnbDzN9ux+ILnrsG1qO&#13;&#10;vIKrEeZkqq0LB1FlUL5zYgEAgHTv6Gbpxp59yN2/EamGf2EuavlxIXr1EWbSuxr/Nr0TeQbWceNn&#13;&#10;3QDMyQAAVFcfShsK5opLDi23XDKl0lPvS9c+zuImxuchz6DH1oTW5C0BTjQpN+TM5LYtUm9ETh46&#13;&#10;If63O0a6NCEnTy19UjUdCSojF5yQaxnHvqEVfNSyLwFjCoijrLMujDbfj6dtFdEguui5kKRLnP+0&#13;&#10;IivvNbGWj1rxBfCiGTBHWJcmhDYVJdC2imjgFSZ+UuIVLjDmNgAA624Zz/TtY5HobACE2VDDoyd/&#13;&#10;w/lFlA7WA2YdNRG0/uZ82lYZzfq7PbF7gEaRevBtbtyMAmscooue9baPJY33EmlTUQLVNYQCMSn5&#13;&#10;8IX/ElMy1yCFc+//ACmYE/E+Eu8CAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQCNvft65QAAAA8B&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LasNADEX3hf7DoEJ3yfiRBON4HEL6WIVCk0LpTrEV28Qz&#13;&#10;YzwT2/n7Kqt2IyGudHVPtpl0KwbqXWONgnAegCBT2LIxlYKv49ssAeE8mhJba0jBjRxs8seHDNPS&#13;&#10;juaThoOvBJsYl6KC2vsuldIVNWl0c9uRYe1se42ex76SZY8jm+tWRkGwkhobwx9q7GhXU3E5XLWC&#13;&#10;9xHHbRy+DvvLeXf7OS4/vvchKfX8NL2suWzXIDxN/u8C7gycH3IOdrJXUzrRKpgtIt7kHjHGXQ+T&#13;&#10;VQzipGCxTGKQeSb/c+S/AAAA//8DAFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9f&#13;&#10;cmVscy9lMm9Eb2MueG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69&#13;&#10;gWVBQfDmcWb4v/9j1uPFL+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRn&#13;&#10;F7OoFM4K5lLij5RZz+QxNyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPk&#13;&#10;NG2CPnni8qRCOl+7KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAI&#13;&#10;AAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsB&#13;&#10;Ai0AFAAGAAgAAAAhALBZIE8pCAAALiQAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1s&#13;&#10;UEsBAi0ACgAAAAAAAAAhAFQ9t4RTBQAAUwUAABQAAAAAAAAAAAAAAAAAjwoAAGRycy9tZWRpYS9p&#13;&#10;bWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAAu5haYgCAAAIAgAABQAAAAAAAAAAAAAAAAAFBAAAGRy&#13;&#10;cy9tZWRpYS9pbWFnZTIucG5nUEsBAi0AFAAGAAgAAAAhAI29+3rlAAAADwEAAA8AAAAAAAAAAAAA&#13;&#10;AAAAZhgAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAA&#13;&#10;AAAAAAAAAHgZAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAHQaAAAA&#13;&#10;AA==&#13;&#10;">
+                <v:shape id="Graphic 12" o:spid="_x0000_s1027" style="position:absolute;top:4953;width:75603;height:6604;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7560309,660400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVqEQWxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/bagIx&#13;&#10;EIbvhb5DmIJ3mq0n2tUorSIUr+y2DzBNZg92M1k2cd326RtB8GaY4ef/hm+16W0tOmp95VjB0zgB&#13;&#10;QaydqbhQ8PW5Hz2D8AHZYO2YFPySh836YbDC1LgLf1CXhUJECPsUFZQhNKmUXpdk0Y9dQxyz3LUW&#13;&#10;QzzbQpoWLxFuazlJkoW0WHH8UGJD25L0T3a2Cv6m32+dfDkdF/kMZ3N9OugkR6WGj/1uGcfrEkSg&#13;&#10;PtwbN8S7iQ4TuArFBeT6HwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANWoRBbHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" path="m7560005,l,,,660400r7560005,l7560005,xe" fillcolor="#f7fae6" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 13" o:spid="_x0000_s1028" style="position:absolute;left:71276;top:879;width:724;height:16510;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72390,1651000" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1ZWe5yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#13;&#10;EEbvhb7DMoXeSN3U0r/oKsUiKAhStfdjdpoNzcyG7Damb+8WBG+GGT6+M5zpvOdaddSGyouBh1EG&#13;&#10;iqTwtpLSwGG/vH8FFSKKxdoLGfijAPPZzWCKufUn+aRuF0uVIBJyNOBibHKtQ+GIMYx8Q5Kyb98y&#13;&#10;xnS2pbYtnhKcaz3OsmfNWEn64LChhaPiZ/fLBrbHI2fDxQvzcr15c+vuaYxfjTF3t/3HJI33CahI&#13;&#10;fbw2LoiVTQ6P8C+UFtCzMwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1ZWe5yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" path="m71983,1155700r-71983,l,1651000r71983,l71983,1155700xem71983,l,,,495300r71983,l71983,xe" fillcolor="#8064a2 [3207]" strokecolor="#1f497d [3215]">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 14" o:spid="_x0000_s1029" style="position:absolute;left:63287;top:12998;width:648;height:1080;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64769,107950" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZiLbqyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfhf7DMkJfpG4spZToKlJJkT601voBQ3ZMQrKzMbuN8e87guDLMMPlnuEsVoNrVE9dqDwbmE0T&#13;&#10;UMS5txUXBg6/2dMbqBCRLTaeycCFAqyWD6MFptaf+Yf6fSyUQDikaKCMsU21DnlJDsPUt8SSHX3n&#13;&#10;MMrZFdp2eBa4a/RzkrxqhxXLhxJbei8pr/d/Tiiztv8odpO6Pn5/flWn4ZBNstqYx/GwmctYz0FF&#13;&#10;GuK9cUNsrTi8wFVIFtDLfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZiLbqyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" path="m41592,69621l37376,65405r-10376,l22809,69621r,10363l27000,84188r10376,l41592,79984r,-5181l41592,69621xem64376,69240l62534,63500,59474,58585r,-4483l59461,47929r-51,-33096l55359,10769,53530,8940r,66498l51854,83731r-4585,6794l40487,95097r-8293,1689l23888,95097,17106,90525,12522,83731,10833,75438r1689,-8294l17106,60363r6782,-4585l32194,54102r8293,1676l47269,60363r4585,6781l53530,75438r,-66498l46824,2235,40957,,20662,,8445,12065,6261,17754,6159,33083r10859,l17018,20967r1054,-2972l18161,17754r6997,-6985l39585,10769r4293,2439l48564,22567r77,25362l43802,45034,38227,43256r-6033,l19672,45783,9436,52692,2540,62928,,75438,2540,87947,9436,98183r10236,6909l32194,107632r12510,-2540l54940,98183r940,-1397l61849,87947,64376,75438r,-6198xe" fillcolor="#f5821f" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 15" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:64275;top:13238;width:2322;height:697;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzwbU7yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvhf6HZQq9FLOx1A9iNlItBa9qS+ltyI7Z2OxsyG41+utdQfAyzPDyPsOTz3vbiAN1vnasYJik&#13;&#10;IIhLp2uuFHxtPwdTED4ga2wck4ITeZgXjw85ZtodeU2HTahEhLDPUIEJoc2k9KUhiz5xLXHMdq6z&#13;&#10;GOLZVVJ3eIxw28jXNB1LizXHDwZbWhoq/zb/VkH7sj67Ydl8L972ExN+tlP7W3mlnp/6j1kc7zMQ&#13;&#10;gfpwb9wQKx0dRnAVigvI4gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzwbU7yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;">
+                  <v:imagedata r:id="rId10" o:title=""/>
+                </v:shape>
+                <v:shape id="Image 16" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:66962;top:13238;width:3238;height:696;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvFfL6yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/7DMkLf6iahiETXoC0tLVRFbX0esmMSk50N2a2mf+8WBF+GGS73DGeW9aYRZ+pcZVlBPIpA&#13;&#10;EOdWV1wo+N6/PU1AOI+ssbFMCv7IQTYfPMww1fbCWzrvfCEChF2KCkrv21RKl5dk0I1sSxyyo+0M&#13;&#10;+nB2hdQdXgLcNDKJorE0WHH4UGJLLyXl9e7XKNj8PEfbd8JlfbLrrzihw+pzclDqcdi/TsNYTEF4&#13;&#10;6v29cUN86OAwhn+hsICcXwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvFfL6yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;">
+                  <v:imagedata r:id="rId11" o:title=""/>
+                </v:shape>
+                <v:shape id="Graphic 17" o:spid="_x0000_s1032" style="position:absolute;left:5419;top:4951;width:749;height:6604;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="74930,239395" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFBWgLxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BagIx&#13;&#10;EIbvBd8hjNBbzVq0ymqU0iL04mG1h3obN2Oyupksm6irT28KhV6GGX7+b/jmy87V4kJtqDwrGA4y&#13;&#10;EMSl1xUbBd/b1csURIjIGmvPpOBGAZaL3tMcc+2vXNBlE41IEA45KrAxNrmUobTkMAx8Q5yyg28d&#13;&#10;xnS2RuoWrwnuavmaZW/SYcXpg8WGPiyVp83ZKYjjxtyPOLkf7arcj9am2NFPodRzv/ucpfE+AxGp&#13;&#10;i/+NP8SXTg4T+BVKC8jFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEUFaAvHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" path="m74320,l,,,239090r74320,l74320,xe" fillcolor="#8064a2 [3207]" strokecolor="#1f497d [3215]">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Textbox 25" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:39962;top:12638;width:30365;height:18848;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5QNgUyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8oTe6kah0kY3IlZBKEhjeujxNfuSLGbfptlV03/vFgpeBoZhvmGWq8G24kK9N44VTCcJ&#13;&#10;COLSacO1gs9i9/QCwgdkja1jUvBLHlbZ6GGJqXZXzulyDLWIEPYpKmhC6FIpfdmQRT9xHXHMKtdb&#13;&#10;DNH2tdQ9XiPctnKWJHNp0XBcaLCjTUPl6Xi2CtZfnG/Nz+H7I69yUxSvCb/PT0o9joe3RZT1AkSg&#13;&#10;Idwb/4i9VjB7hr9D8QzI7AYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5QNgUyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="11DB1455" w14:textId="69168BF8" w:rsidR="0038786E" w:rsidRDefault="0028077B" w:rsidP="0038786E">
+                        <w:pPr>
+                          <w:spacing w:line="227" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="-10"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>|</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="32"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>eISSN:</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:spacing w:val="-12"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> 2786-9431</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:spacing w:val="31"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>|</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="26"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Випуск 31(2026)</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:spacing w:val="31"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="-10"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>|</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="28472618" w14:textId="1F633B37" w:rsidR="0064385F" w:rsidRPr="0064385F" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0064385F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>DOI</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="0773ECB7" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="0064385F" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:tbl>
+                        <w:tblPr>
+                          <w:tblStyle w:val="PlainTable2"/>
+                          <w:tblW w:w="0" w:type="auto"/>
+                          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                        </w:tblPr>
+                        <w:tblGrid>
+                          <w:gridCol w:w="3539"/>
+                          <w:gridCol w:w="1232"/>
+                        </w:tblGrid>
+                        <w:tr w:rsidR="0038786E" w14:paraId="770BAB1B" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:trPr>
+                            <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                          </w:trPr>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="623E084C" w14:textId="35046EB8" w:rsidR="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Секція</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="00D14333" w14:textId="5B6FE181" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                <w:rPr>
+                                  <w:b w:val="0"/>
+                                  <w:bCs w:val="0"/>
+                                  <w:sz w:val="15"/>
+                                  <w:szCs w:val="15"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="0038786E" w14:paraId="6A2DD028" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:trPr>
+                            <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                          </w:trPr>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="15B011C4" w14:textId="5200BBED" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>УДК</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="1EA63AE3" w14:textId="6E2B0387" w:rsidR="0064385F" w:rsidRPr="0038786E" w:rsidRDefault="0064385F" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="0038786E" w14:paraId="7E377622" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="7A97897C" w14:textId="5006E0A3" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Дата першого надходження статті до видання</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="22825D06" w14:textId="033340F1" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="0038786E" w14:paraId="1C4EDD9A" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:trPr>
+                            <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                          </w:trPr>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="30BBF714" w14:textId="0D23033C" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Дата прийняття статті до друку після рецензування</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="3602965A" w14:textId="604F0A6E" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="0038786E" w14:paraId="21BF52D0" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="18982DCC" w14:textId="4D0A91CE" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:spacing w:line="276" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Дата публікації</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="21219E36" w14:textId="53501699" w:rsidR="0038786E" w:rsidRPr="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                      </w:tbl>
+                      <w:p w14:paraId="11737623" w14:textId="77777777" w:rsidR="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Trebuchet MS"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 26" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:7439;top:6496;width:56496;height:3150;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJkkZjyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvhf6H5RV6qxs9hBrdiGgLQqE0xkOPr9mXZDH7NmZXTf99tyB4GRiG+YZZrkbbiQsN3jhWMJ0k&#13;&#10;IIgrpw03Cg7l+8srCB+QNXaOScEveVjljw9LzLS7ckGXfWhEhLDPUEEbQp9J6auWLPqJ64ljVrvB&#13;&#10;Yoh2aKQe8BrhtpOzJEmlRcNxocWeNi1Vx/3ZKlh/c/FmTp8/X0VdmLKcJ/yRHpV6fhq3iyjrBYhA&#13;&#10;Y7g3boidVjBL4f9QPAMy/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJkkZjyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="738D65C6" w14:textId="77777777" w:rsidR="0028077B" w:rsidRPr="0028077B" w:rsidRDefault="0028077B" w:rsidP="0028077B">
+                        <w:pPr>
+                          <w:spacing w:line="478" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="36"/>
+                            <w:szCs w:val="36"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="36"/>
+                            <w:szCs w:val="36"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t> Здобутки економіки: перспективи та інновації</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7819BBAE" w14:textId="77777777" w:rsidR="001A47A6" w:rsidRDefault="001A47A6" w:rsidP="00D105F4">
+    <w:p w14:paraId="4EDF25DD" w14:textId="338D8BDA" w:rsidR="0028077B" w:rsidRDefault="0028077B" w:rsidP="0028077B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1541D4FB" w14:textId="77777777" w:rsidR="0028077B" w:rsidRDefault="0028077B" w:rsidP="0028077B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="199451BD" w14:textId="1BD035F1" w:rsidR="0028077B" w:rsidRDefault="0028077B" w:rsidP="0038786E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8757E6" w14:textId="77777777" w:rsidR="0038786E" w:rsidRDefault="0038786E" w:rsidP="0038786E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268DA2CA" w14:textId="343BF016" w:rsidR="0028077B" w:rsidRDefault="0028077B" w:rsidP="0028077B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...79 lines deleted...]
-      <w:r w:rsidRPr="00151C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Назва статті</w:t>
-[...13 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="50DD3920" w14:textId="77777777" w:rsidR="009045BB" w:rsidRPr="00151C85" w:rsidRDefault="009045BB" w:rsidP="009045BB">
+    <w:p w14:paraId="0F930626" w14:textId="77777777" w:rsidR="0028077B" w:rsidRDefault="0028077B" w:rsidP="0028077B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...331 lines deleted...]
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...417 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00151C85">
+    </w:p>
+    <w:p w14:paraId="7F6DE8F1" w14:textId="77777777" w:rsidR="0028077B" w:rsidRDefault="0028077B" w:rsidP="0028077B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Title</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CE4674D" w14:textId="77777777" w:rsidR="00D4550A" w:rsidRPr="00151C85" w:rsidRDefault="00D4550A" w:rsidP="00D4550A">
+    <w:p w14:paraId="577EB9B7" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="0064385F" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064385F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Назва статті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A78A02" w14:textId="77777777" w:rsidR="0064385F" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Обмежень щодо довжини заголовка немає, але рекомендуємо не перевищувати 15 слів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7632C0" w14:textId="77777777" w:rsidR="0064385F" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0C2F81" w14:textId="52622D71" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПІБ першого автора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586D530D" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>науковий ступінь, вчене звання,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0D089A" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>місце праці, місто, країна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D66311D" w14:textId="34FE54EE" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="005268E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="073EBE93" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1192CDEB" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПІБ другого автора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182B6863" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>науковий ступінь, вчене звання,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E74C2C" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>місце праці, місто, країна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1476FCD4" w14:textId="28768C0B" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="005268E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36962384" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0512DEF8" w14:textId="5A061666" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Анотація.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Анотація має бути інформативною, оригінальною та відображати основний зміст статті й результати дослідження. Обсяг — не менше 1800 знаків з пробілами, включно з ключовими словами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40009195" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Рекомендована структура анотації:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мета, Методи, Результати, Висновки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DDD186" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Використовуйте синтаксичні конструкції, характерні для мови наукових текстів, уникаючи складних граматичних побудов. Дотримуйтеся єдності термінології між анотацією та текстом статті. Уникайте дослівного дублювання анотації з будь-якою частиною основного тексту: анотація має бути стислим, але повним резюме дослідження, а не компіляцією фрагментів статті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BBFE10" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ключові слова:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6–12 ключових слів, розділених комами. Ключові слова не повинні дублювати слова з назви статті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0E735F" w14:textId="4C14EE48" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    </w:p>
+    <w:p w14:paraId="586CC8E5" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>There</w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>Article title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD5C489" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Full name of the first author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A3A80D" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>academic degree, academic title,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179EE4CB" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> place of employment, city, country </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6063DAAC" w14:textId="30E68C3E" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="005268E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="561B4721" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0108A1" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Full name of the second author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0925485D" w14:textId="1862A282" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>academic degree, academic title,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A6F0BC" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>place of employment, city, country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C8DE62" w14:textId="6D1E4C29" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="005268E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="450EB6EA" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42085701" w14:textId="6116DC4F" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Abstract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The abstract should be informative, original, and reflect the main content and results of the research. The minimum length is 1800 characters including spaces, keywords included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FE8F83" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The recommended structure is:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Purpose, Methods, Results, Conclusions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D47FBD" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Use syntactic constructions typical of scientific texts, avoiding complex grammatical structures. Employ terminology standard in international specialized literature in economics and related fields. Maintain consistency of terminology between the abstract and the main text. Avoid verbatim duplication of any part of the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C203FC" w14:textId="404BBF42" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6–12 keywords separated by commas. Keywords should not duplicate words from the title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1FB296" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>are</w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>Вступ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A130EBE" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Актуальність проблеми.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Чітко і конкретно сформулюйте невирішену проблему або наукове питання, що є об'єктом дослідження. Поясніть, чому ця проблема є значущою саме зараз і як вона пов'язана з важливими науковими чи практичними завданнями. Окресліть ключові аспекти теми та обґрунтуйте необхідність їх детального розгляду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6829583A" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Аналіз останніх досліджень і публікацій.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Проаналізуйте щонайменше 10 публікацій за темою за останні 5 років. У цьому підрозділі необхідно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152A94AC" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>вказати ключові роботи та публікації за обраною темою, надавши чіткий огляд попередніх наукових внесків;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9637AB" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>визначити, які підходи та результати попередніх досліджень використовуються або враховуються для формування власного підходу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E262E7" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>обґрунтувати важливість дослідження з огляду на наявні обмеження та прогалини в знаннях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F91235" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="294"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>зафіксувати розбіжності в підходах до розв'язання проблеми та можливі конфлікти в наявних даних чи їх тлумаченнях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3C505F" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Виділення невирішеної частини проблеми.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вкажіть, які саме аспекти загальної проблеми залишаються невирішеними або потребують додаткового дослідження, з акцентом на власному потенційному внеску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E43389" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мета статті.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сформулюйте мету чітко й конкретно: що саме має бути досягнуто в результаті дослідження. Мета має бути об'єктивною, науково обґрунтованою, відповідати структурі статті та логічно випливати з попередніх підрозділів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689A059B" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Наукова новизна.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Стисло (2–4 речення) зазначте, що нового вносить це дослідження порівняно з наявним науковим доробком. Розгорнуте обґрунтування наводиться в розділі «Обговорення».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D5E84B" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Практичне значення.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Стисло (2–4 речення) зазначте, ким і як можуть бути використані результати дослідження. Розгорнуте обґрунтування наводиться в розділі «Обговорення».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D9E51F" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>no</w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00151C85">
+        <w:t>Методологія</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79378DDB" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Методи дослідження.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Опишіть застосовані методи (загальнонаукові та спеціальні) і поясніть, чому саме вони є адекватними поставленій меті. Кожен заявлений метод має бути фактично використаний у розділі «Результати».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634A0238" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Джерела даних.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Зазначте походження емпіричних даних: статистичні бази, звітність підприємств, дані міжнародних організацій, результати опитувань тощо. Вкажіть часовий і територіальний охоплення вибірки, обсяг даних та дату їх отримання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2943FB55" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Інструменти аналізу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Опишіть програмне забезпечення, моделі, показники чи розрахункові процедури, застосовані для обробки даних (наприклад, економетричні моделі, індексний аналіз, кореляційно-регресійний аналіз тощо). Наведіть формули, якщо вони є основою розрахунків.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300DAF51" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Обмеження дослідження.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Чесно зазначте обмеження: доступність і повнота даних, часові межі, галузева чи регіональна специфіка, припущення моделі. Наявність цього підрозділу є обов'язковою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180B7C30" w14:textId="04C5749B" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>restrictions</w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA7F50A" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...253 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Результати</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F7A964A" w14:textId="77777777" w:rsidR="00D4550A" w:rsidRPr="00151C85" w:rsidRDefault="00D4550A" w:rsidP="00AF3AE6">
-[...16 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="45702B91" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Це центральний розділ статті. Наведіть отримані результати, спираючись на методологію, описану в попередньому розділі, без їх широкої інтерпретації (інтерпретація — у розділі «Обговорення»).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2091A309" w14:textId="77777777" w:rsidR="00AF3AE6" w:rsidRPr="00151C85" w:rsidRDefault="00AF3AE6" w:rsidP="00AF3AE6">
-[...141 lines deleted...]
-        <w:t>):</w:t>
+    <w:p w14:paraId="7B443695" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дотримуйтеся таких вимог:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E28550F" w14:textId="77777777" w:rsidR="00AF3AE6" w:rsidRPr="00151C85" w:rsidRDefault="00AF3AE6" w:rsidP="00AF3AE6">
-[...4103 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="02EEFB54" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:adjustRightInd w:val="0"/>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-        <w:t>казати ключові роботи та публікації, що стосуються обраної теми, надаючи чіткий огляд попередніх наукових внесків у цю галузь.</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>логічний порядок викладу має відповідати послідовності виконання дослідження;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59438194" w14:textId="431A3E0C" w:rsidR="006F722E" w:rsidRPr="00CF18FA" w:rsidRDefault="00706656" w:rsidP="00B83BE6">
-      <w:pPr>
+    <w:p w14:paraId="252C691C" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:adjustRightInd w:val="0"/>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...84 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>результати мають бути підкріплені науковими фактами, розрахунками, доказами та прикладами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589FCC4F" w14:textId="2C231759" w:rsidR="006F722E" w:rsidRPr="00CF18FA" w:rsidRDefault="006F722E" w:rsidP="00B83BE6">
-      <w:pPr>
+    <w:p w14:paraId="33C9155E" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:adjustRightInd w:val="0"/>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t>Обґрунтувати важливість дослідження, враховуючи існуючі обмеження та прогалини в знаннях, та показати, як   стаття заповнює ці ніші.</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>усі робочі гіпотези мають бути перевірені, а результат перевірки — зафіксований;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D31F4C" w14:textId="6E4BA81C" w:rsidR="00FE6045" w:rsidRPr="00CF18FA" w:rsidRDefault="006F722E" w:rsidP="00B83BE6">
-      <w:pPr>
+    <w:p w14:paraId="4445787C" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:adjustRightInd w:val="0"/>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t>язання проблеми та можливі конфлікти в існуючих даних чи тлумаченнях.</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>має простежуватися чіткий зв'язок з методологією та метою статті.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A302D98" w14:textId="77777777" w:rsidR="00FD29D8" w:rsidRPr="00CF18FA" w:rsidRDefault="00FD29D8" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="382C15DF" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Таблиці й рисунки нумеруються послідовно, мають назву та обов'язково згадуються в тексті.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6984CC6F" w14:textId="26A3B623" w:rsidR="00D85746" w:rsidRPr="00D85746" w:rsidRDefault="006F722E" w:rsidP="00D85746">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="0E4FEA46" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...779 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Таблиця 1</w:t>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-        <w:t>-технологій в розрахунках та зберіганні активів</w:t>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Трансформація фінансових послуг: роль та вплив блокчейн-технологій у розрахунках та зберіганні активів</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGridLight"/>
-        <w:tblW w:w="9195" w:type="dxa"/>
-[...3 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4934"/>
-        <w:gridCol w:w="4261"/>
+        <w:gridCol w:w="4978"/>
+        <w:gridCol w:w="4366"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B84F48" w:rsidRPr="00B83BE6" w14:paraId="26976826" w14:textId="77777777" w:rsidTr="00CF18FA">
+      <w:tr w:rsidR="0064385F" w:rsidRPr="005268E8" w14:paraId="769384D1" w14:textId="77777777" w:rsidTr="0064385F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A4C85F3" w14:textId="1082C7BC" w:rsidR="00752258" w:rsidRPr="00B83BE6" w:rsidRDefault="00F60650" w:rsidP="00B83BE6">
+          <w:p w14:paraId="2ADB463D" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B83BE6">
+            <w:r w:rsidRPr="005268E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Роль </w:t>
-[...19 lines deleted...]
-              <w:t>-технологій в фінансових послугах</w:t>
+              <w:t>Роль блокчейн-технологій у фінансових послугах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04BB7580" w14:textId="1818D741" w:rsidR="00752258" w:rsidRPr="00B83BE6" w:rsidRDefault="00F60650" w:rsidP="00B83BE6">
+          <w:p w14:paraId="39225E96" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B83BE6">
+            <w:r w:rsidRPr="005268E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вплив на розрахунки та зберігання активів</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84F48" w:rsidRPr="00B83BE6" w14:paraId="0C15187A" w14:textId="77777777" w:rsidTr="00CF18FA">
+      <w:tr w:rsidR="0064385F" w:rsidRPr="005268E8" w14:paraId="7C6BE3A5" w14:textId="77777777" w:rsidTr="0064385F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19833992" w14:textId="3C8FED48" w:rsidR="00752258" w:rsidRPr="00B83BE6" w:rsidRDefault="00F60650" w:rsidP="00B83BE6">
+          <w:p w14:paraId="145B4E73" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B83BE6">
+            <w:r w:rsidRPr="005268E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Забезпечення безпеки та конфіденційності      </w:t>
+              <w:t>Забезпечення безпеки та конфіденційності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A445F9E" w14:textId="628FD73B" w:rsidR="00752258" w:rsidRPr="00B83BE6" w:rsidRDefault="00F60650" w:rsidP="00B83BE6">
+          <w:p w14:paraId="0DDD434F" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B83BE6">
+            <w:r w:rsidRPr="005268E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Зменшення ризику шахрайства та витоків    </w:t>
+              <w:t>Зменшення ризику шахрайства та витоків</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84F48" w:rsidRPr="00B83BE6" w14:paraId="41809D51" w14:textId="77777777" w:rsidTr="00CF18FA">
-[...38 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67667276" w14:textId="4CF87035" w:rsidR="00964EB1" w:rsidRPr="00B83BE6" w:rsidRDefault="00964EB1" w:rsidP="00B83BE6">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="520928C0" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...132 lines deleted...]
-        <w:t>)</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Джерело: власна розробка автора (ів)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6041FBFF" w14:textId="77777777" w:rsidR="00964EB1" w:rsidRPr="00B83BE6" w:rsidRDefault="00964EB1" w:rsidP="00B83BE6">
+    <w:p w14:paraId="446D38AC" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Рисунки повинні бути ретельно пояснені та процитовані в тексті (рис. 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF202D6" w14:textId="408D593E" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...194 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B83BE6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="015E6A21" wp14:editId="1F649995">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EBF6B80" wp14:editId="108C02D7">
             <wp:extent cx="5486400" cy="2406316"/>
             <wp:effectExtent l="0" t="0" r="0" b="19685"/>
             <wp:docPr id="1708700008" name="Схема 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId8" r:lo="rId9" r:qs="rId10" r:cs="rId11"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId16" r:lo="rId17" r:qs="rId18" r:cs="rId19"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56364679" w14:textId="181AEA18" w:rsidR="00992A87" w:rsidRPr="0045455D" w:rsidRDefault="0045455D" w:rsidP="0045455D">
+    <w:p w14:paraId="28AE3DDD" w14:textId="77777777" w:rsidR="00E758CA" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Рис. 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Сприяння розвитку ринку віртуальних активів: державна політика</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D24000B" w14:textId="59157ECC" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Джерело: власна розробка автора (ів)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B4546E" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59226C81" w14:textId="4C49EA88" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="0064385F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A967C8" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Обговорення</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FF321B" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Інтерпретація результатів.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Поясніть, що означають отримані результати, які закономірності вони виявляють і як відповідають на поставлену в меті статті проблему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A321678" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Порівняння з іншими дослідженнями.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Зіставте власні результати з висновками авторів, згаданих в огляді літератури. Зазначте, де ваші дані підтверджують попередні дослідження, а де суперечать їм, і поясніть можливі причини розбіжностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E94B936" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Наукова новизна (розгорнуто).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Аргументовано розкрийте, у чому полягає теоретичний внесок дослідження: уточнення понять, удосконалення методичних підходів, виявлення нових залежностей, розвиток наявних концепцій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A920842" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Практичне значення (розгорнуто).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Опишіть, як результати можуть бути застосовані: у діяльності підприємств, у формуванні державної політики, в освітньому процесі, у подальших дослідженнях. За можливості зазначте конкретних потенційних користувачів результатів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F53BC4B" w14:textId="0AED33FF" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6B6DE0" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Висновки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6663020A" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Наведіть стислі підсумки дослідження. Повторіть головні положення основної частини, але</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>не дослівно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>— узагальніть їх. Зіставте мету дослідження з отриманими результатами та зробіть висновок про те, наскільки досягнуто поставлені завдання. Окресліть напрями подальших досліджень за темою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F522766" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>У висновках</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>не допускається цитування джерел літератури</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBE783B" w14:textId="48F07875" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F1732CB" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Подяки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Подяки людям, грантам, фондам тощо розміщуються в окремому ненумерованому розділі наприкінці статті (за наявності).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18047AE7" w14:textId="6C90D2A0" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EEBABA2" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Список використаних джерел</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32245D23" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Список подається за порядком згадування в тексті статті та оформлюється відповідно до Національного стандарту України</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ДСТУ 8302:2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Бібліографічне посилання. Загальні положення та правила складання» (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="005268E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>http://lib.pnu.edu.ua/files/dstu-8302-2015.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3815E826" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вимоги до джерел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B77CAE1" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>у списку має бути</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>не менше 15 наукових джерел</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: наукові статті, збірники наукових праць, монографії тощо. Статті з вебресурсів, сайти, нормативно-правові документи не вважаються науковими джерелами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAEE1BE" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>не менше половини</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>посилань мають вказувати на публікації, проіндексовані в базах даних Web of Science Core Collection та/або Scopus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39172538" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>не більше двох робіт одного автора</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(виняток — випадки, коли в статті аналізується творчість певного діяча);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FB9E19" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>заборонено</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>цитування в тексті та внесення до списку джерел, опублікованих російською мовою в будь-якій країні, а також джерел іншими мовами, якщо вони опубліковані на території росії та білорусі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AED0D3C" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>заборонено вторинне цитування</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>; Вікіпедія не є авторитетним джерелом і не може бути внесена до списку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13217CB5" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>посилання на підручники, науково-популярну літературу та власні публікації допускаються лише в разі нагальної потреби;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B9F14B" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>якщо в огляді літератури або в тексті згадано прізвище вченого, його публікація обов'язково має бути в списку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266A6CF1" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>У тексті номер джерела зазначається у квадратних дужках із номером сторінки: [1, с. 12] або [1, р. 12] — для англомовних джерел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE210D9" w14:textId="7C97F4A2" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAD309F" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312F0ACC" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Другий список подається</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>латиницею</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>та містить ті самі джерела, що й «Список використаних джерел», у тому самому порядку. Оформлення — за стандартом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>APA 7th edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BDEF13" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Правила формування:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3589AA3B" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="578"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>джерела, опубліковані латиницею, наводяться мовою оригіналу без змін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D547CB6" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="578"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>україномовні джерела транслітеруються згідно з постановою КМУ від 27.01.2010 № 55; після транслітерованої назви в квадратних дужках наводиться переклад англійською, у кінці запису зазначається мова оригіналу —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[in Ukrainian]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4145CF" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="578"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за наявності DOI він зазначається обов'язково у форматі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="005268E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1FDB0F" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Приклад:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D23A584" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ivanenko, O. P. (2025). Tsyfrova transformatsiia finansovykh posluh [Digital transformation of financial services].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zdobutky Ekonomiky: Perspektyvy ta Innovatsii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 3(2), 45–58.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="005268E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.xxxxx/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[in Ukrainian]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B919557" w14:textId="73527F85" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1B0306" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Загальні умови подання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464FBD8B" w14:textId="77777777" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Журнал приймає оригінальні, раніше не опубліковані та не подані до опублікування в інших виданнях статті, що відповідають цілям і тематиці Журналу. Статті можуть мати прикладний, теоретичний або оглядовий характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C275875" w14:textId="530186A9" w:rsidR="0064385F" w:rsidRPr="005268E8" w:rsidRDefault="0064385F" w:rsidP="00E758CA">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Відповідно до політики видавничої прозорості та контролю якості</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в одному випуску (номері) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>урналу не може бути опубліковано більше ніж одну статтю одного автора (співавтора)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005268E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684ECFB5" w14:textId="17A640E1" w:rsidR="006B7768" w:rsidRPr="00E758CA" w:rsidRDefault="006B7768" w:rsidP="00E758CA">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...237 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0045455D">
-[...45 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="374400BD" w14:textId="597BDD2B" w:rsidR="00992A87" w:rsidRPr="0045455D" w:rsidRDefault="00D64638" w:rsidP="00B83BE6">
-[...674 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="006B7768" w:rsidRPr="00E758CA" w:rsidSect="00D105F4">
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D16BDC1" w14:textId="77777777" w:rsidR="00D9624D" w:rsidRDefault="00D9624D" w:rsidP="00A3571C">
+    <w:p w14:paraId="2377E3A8" w14:textId="77777777" w:rsidR="00140F3E" w:rsidRDefault="00140F3E" w:rsidP="00A3571C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32947AA5" w14:textId="77777777" w:rsidR="00D9624D" w:rsidRDefault="00D9624D" w:rsidP="00A3571C">
+    <w:p w14:paraId="50CF3CE8" w14:textId="77777777" w:rsidR="00140F3E" w:rsidRDefault="00140F3E" w:rsidP="00A3571C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesLT">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe Print"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Avenir Next">
+    <w:panose1 w:val="020B0503020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="79E00408" w14:textId="77777777" w:rsidR="00760DBF" w:rsidRPr="00BE5CEE" w:rsidRDefault="00760DBF" w:rsidP="00560B29">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1077173165"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0C2E0B53" w14:textId="752824D8" w:rsidR="0028077B" w:rsidRDefault="0028077B" w:rsidP="00E26343">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="16A1C453" w14:textId="77777777" w:rsidR="0028077B" w:rsidRDefault="0028077B" w:rsidP="0028077B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="68FCA423" w14:textId="515DA8AF" w:rsidR="0065124A" w:rsidRPr="00151C85" w:rsidRDefault="00760DBF" w:rsidP="00151C85">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-1555612996"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2A0896C0" w14:textId="4A03B55D" w:rsidR="0028077B" w:rsidRDefault="0028077B" w:rsidP="00E26343">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6FE3A805" w14:textId="77777777" w:rsidR="0028077B" w:rsidRDefault="0028077B" w:rsidP="0028077B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:ind w:firstLine="360"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0F842A09" w14:textId="5EBAD375" w:rsidR="00760DBF" w:rsidRPr="00151C85" w:rsidRDefault="00760DBF" w:rsidP="00C353F0">
+  <w:p w14:paraId="78243088" w14:textId="41B5E9AC" w:rsidR="0028077B" w:rsidRPr="0028077B" w:rsidRDefault="0028077B" w:rsidP="0028077B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-        <w:sz w:val="14"/>
-        <w:szCs w:val="14"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00151C85">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AD230CA" wp14:editId="3F05D707">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1081454</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10269415</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="72390" cy="495300"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Graphic 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="72390" cy="495300"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="72390" h="495300">
+                            <a:moveTo>
+                              <a:pt x="71996" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="495300"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="71996" y="495300"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="71996" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="accent4"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="79366239" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.15pt;margin-top:808.6pt;width:5.7pt;height:39pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="72390,495300" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQASDHvyLAIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07Srm2MOMXQosOA&#13;&#10;oivQDDsrshwbk0VNVGLn70fJkZOuh2HDLjYlPtKPj6SXt32r2V45bMAUfDaZcqaMhLIx24J/Wz98&#13;&#10;uOEMvTCl0GBUwQ8K+e3q/btlZ3M1hxp0qRyjJAbzzha89t7mWYayVq3ACVhlyFmBa4Wno9tmpRMd&#13;&#10;ZW91Np9Or7IOXGkdSIVIt/eDk69i/qpS0n+tKlSe6YITNx+fLj434ZmtliLfOmHrRh5piH9g0YrG&#13;&#10;0EfHVPfCC7ZzzZtUbSMdIFR+IqHNoKoaqWINVM1s+ls1L7WwKtZC4qAdZcL/l1Y+7V/sswvU0T6C&#13;&#10;/IGkSNZZzEdPOOAR01euDVgizvqo4mFUUfWeSbq8nl8sSGpJnsvFx4tpFDkTeYqVO/SfFcQ8Yv+I&#13;&#10;fuhBmSxRJ0v2JpmOOhl6qGMPPWfUQ8cZ9XAz9NAKH+ICuWCybiRSjzyCs4W9WkOE+VDC9WyxuOIs&#13;&#10;lUE8TwhtzpFU0xkq+dLbxmwD5lXZCZDeA/D02b8CJy1TMqkBVejYUPVoRCXo8lxrBN2UD43Wofi4&#13;&#10;YOpOO7YXJKuQUhl/GaSkqFdIbSL+j8Gzt8GUKkTHcRomKMzSBsrDs2MdLV3B8edOOMWZ/mJoqsOG&#13;&#10;JsMlY5MM5/UdxD2O7XPo1/134SyzZBbc0wA+QdoZkafZCtqM2BBp4NPOQ9WEwYvcBkbHAy1aFOH4&#13;&#10;UwibfH6OqNOva/ULAAD//wMAUEsDBBQABgAIAAAAIQDxGokJ5AAAABIBAAAPAAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sTE9NT8MwDL0j8R8iI3FjaTuxjq7pxIeQkDhtTAJuWWPaQBNXTbaVf497GhfLz35+fq9c&#13;&#10;j64TRxyCJa8gnSUg0NdkrG8U7N6eb5YgQtTe6I48KvjFAOvq8qLUhaGT3+BxGxvBIj4UWkEbY19I&#13;&#10;GeoWnQ4z6tHz7osGpyPDoZFm0CcWd53MkmQhnbaeP7S6x8cW65/twSnI3zevlD9I+737CNjPI33a&#13;&#10;F1Lq+mp8WnG5X4GIOMbzBUwZ2D9UbGxPB2+C6BjnyZyp3CzSPAMxUZZpDmI/je5uM5BVKf9Hqf4A&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEgx78iwCAAACBQAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8RqJCeQAAAASAQAADwAAAAAAAAAAAAAA&#13;&#10;AACGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#13;&#10;" path="m71996,l,,,495300r71996,l71996,xe" fillcolor="#8064a2 [3207]" strokecolor="#4f81bd [3204]">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-        <w:sz w:val="14"/>
-        <w:szCs w:val="14"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Увесь контент ліцензовано за умовами </w:t>
-[...118 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:t>Ця робота ліцензується відповідно до Creative Commons Attribution 4.0 International License</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="762C6D65" w14:textId="77777777" w:rsidR="00D9624D" w:rsidRDefault="00D9624D" w:rsidP="00A3571C">
+    <w:p w14:paraId="7E557684" w14:textId="77777777" w:rsidR="00140F3E" w:rsidRDefault="00140F3E" w:rsidP="00A3571C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0686B7B5" w14:textId="77777777" w:rsidR="00D9624D" w:rsidRDefault="00D9624D" w:rsidP="00A3571C">
+    <w:p w14:paraId="24BE16E8" w14:textId="77777777" w:rsidR="00140F3E" w:rsidRDefault="00140F3E" w:rsidP="00A3571C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="30B31CF7" w14:textId="77777777" w:rsidR="00D4550A" w:rsidRDefault="0046736D" w:rsidP="0046736D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="314E4DF4" w14:textId="36EC39DD" w:rsidR="00EC0C36" w:rsidRPr="0046736D" w:rsidRDefault="00EC0C36" w:rsidP="0046736D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8647"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BE5CEE">
-[...3213 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...25 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02AE0A5B"/>
+    <w:nsid w:val="0C427D24"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3F9CD2F0"/>
-[...1030 lines deleted...]
-    <w:tmpl w:val="9246052A"/>
+    <w:tmpl w:val="429A7194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -12946,601 +4649,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DDB142E"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="242568AA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D76CEDBC"/>
-[...546 lines deleted...]
-    <w:tmpl w:val="1F6E352C"/>
+    <w:tmpl w:val="33DCD954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -13642,54 +4798,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3631320F"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37EC1700"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3BF45E6E"/>
+    <w:tmpl w:val="0194E9AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -13791,627 +4947,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39A77C3B"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FBA48CF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="674EB062"/>
-[...572 lines deleted...]
-    <w:tmpl w:val="0EA2C372"/>
+    <w:tmpl w:val="F8CEB06C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14513,3068 +5096,227 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...2710 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="1875922215">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2091728918">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="2" w16cid:durableId="1285424437">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1108043835">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="3" w16cid:durableId="2094085305">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2069958588">
-[...95 lines deleted...]
-  <w:num w:numId="36" w16cid:durableId="1802578651">
+  <w:num w:numId="4" w16cid:durableId="1611350293">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="330958613">
-[...40 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="145"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009626FF"/>
     <w:rsid w:val="0000175B"/>
     <w:rsid w:val="00020832"/>
     <w:rsid w:val="00034318"/>
     <w:rsid w:val="00036792"/>
     <w:rsid w:val="00042A5F"/>
     <w:rsid w:val="00051D53"/>
     <w:rsid w:val="00064106"/>
     <w:rsid w:val="000656EC"/>
     <w:rsid w:val="00082A8F"/>
     <w:rsid w:val="000A0FA5"/>
     <w:rsid w:val="000A38B5"/>
     <w:rsid w:val="000A6C3C"/>
     <w:rsid w:val="000A760F"/>
     <w:rsid w:val="000B0900"/>
     <w:rsid w:val="000B359A"/>
     <w:rsid w:val="000B6D65"/>
     <w:rsid w:val="000B6ED5"/>
     <w:rsid w:val="000F4B59"/>
     <w:rsid w:val="00100006"/>
     <w:rsid w:val="00102A86"/>
     <w:rsid w:val="001035EB"/>
     <w:rsid w:val="00112923"/>
     <w:rsid w:val="00113778"/>
     <w:rsid w:val="00121105"/>
     <w:rsid w:val="0014057D"/>
+    <w:rsid w:val="00140F3E"/>
     <w:rsid w:val="00151C85"/>
     <w:rsid w:val="00163782"/>
     <w:rsid w:val="00170B76"/>
     <w:rsid w:val="00170CC8"/>
     <w:rsid w:val="00181C52"/>
     <w:rsid w:val="001979AC"/>
     <w:rsid w:val="001A46CE"/>
     <w:rsid w:val="001A47A6"/>
     <w:rsid w:val="001D34E4"/>
     <w:rsid w:val="001D6923"/>
     <w:rsid w:val="001E05C3"/>
     <w:rsid w:val="001E4827"/>
     <w:rsid w:val="001F4C9D"/>
     <w:rsid w:val="0020195B"/>
     <w:rsid w:val="00223EA4"/>
     <w:rsid w:val="00242F18"/>
     <w:rsid w:val="00253F56"/>
     <w:rsid w:val="00263ECE"/>
     <w:rsid w:val="002642D3"/>
     <w:rsid w:val="00264CF3"/>
     <w:rsid w:val="002753D0"/>
+    <w:rsid w:val="0028077B"/>
     <w:rsid w:val="00283EB7"/>
     <w:rsid w:val="00294EC1"/>
     <w:rsid w:val="002957CD"/>
     <w:rsid w:val="00296B2C"/>
     <w:rsid w:val="002A3D36"/>
     <w:rsid w:val="002C332C"/>
     <w:rsid w:val="002C4627"/>
     <w:rsid w:val="002E031E"/>
     <w:rsid w:val="002E2FC6"/>
     <w:rsid w:val="002F6F12"/>
+    <w:rsid w:val="00311427"/>
     <w:rsid w:val="00324392"/>
     <w:rsid w:val="00324607"/>
     <w:rsid w:val="003271DE"/>
     <w:rsid w:val="00335922"/>
     <w:rsid w:val="00344F7B"/>
     <w:rsid w:val="0034502D"/>
     <w:rsid w:val="00347177"/>
     <w:rsid w:val="003546FA"/>
     <w:rsid w:val="00356E86"/>
     <w:rsid w:val="00366A99"/>
     <w:rsid w:val="00367894"/>
     <w:rsid w:val="00375263"/>
     <w:rsid w:val="003873F8"/>
+    <w:rsid w:val="0038786E"/>
     <w:rsid w:val="00396F9D"/>
     <w:rsid w:val="003A4CF5"/>
     <w:rsid w:val="003A4D58"/>
     <w:rsid w:val="003B43CD"/>
     <w:rsid w:val="003B44E1"/>
     <w:rsid w:val="003B560B"/>
     <w:rsid w:val="003C3EEB"/>
     <w:rsid w:val="003D3B55"/>
     <w:rsid w:val="003D4168"/>
     <w:rsid w:val="003E45F4"/>
     <w:rsid w:val="003F255B"/>
     <w:rsid w:val="00403517"/>
     <w:rsid w:val="00407A17"/>
     <w:rsid w:val="004171C8"/>
     <w:rsid w:val="00424317"/>
     <w:rsid w:val="0045455D"/>
     <w:rsid w:val="004560B0"/>
     <w:rsid w:val="00460CA6"/>
     <w:rsid w:val="00460DE7"/>
     <w:rsid w:val="0046736D"/>
     <w:rsid w:val="004A130D"/>
     <w:rsid w:val="004C3961"/>
     <w:rsid w:val="004C56CB"/>
     <w:rsid w:val="004D329A"/>
     <w:rsid w:val="0050494D"/>
     <w:rsid w:val="00506EEB"/>
     <w:rsid w:val="00507A4E"/>
     <w:rsid w:val="00521B8B"/>
     <w:rsid w:val="00522DD9"/>
+    <w:rsid w:val="005268E8"/>
     <w:rsid w:val="00527972"/>
     <w:rsid w:val="00536227"/>
     <w:rsid w:val="005550F8"/>
     <w:rsid w:val="00560B29"/>
     <w:rsid w:val="00572C94"/>
     <w:rsid w:val="00574B5C"/>
     <w:rsid w:val="00582512"/>
     <w:rsid w:val="0059512E"/>
     <w:rsid w:val="005C34C5"/>
     <w:rsid w:val="005C5CDE"/>
     <w:rsid w:val="005D26A5"/>
     <w:rsid w:val="005D5E62"/>
     <w:rsid w:val="005E6D31"/>
     <w:rsid w:val="00600953"/>
     <w:rsid w:val="00621D44"/>
     <w:rsid w:val="00635A6A"/>
     <w:rsid w:val="00635D1D"/>
     <w:rsid w:val="00636F59"/>
     <w:rsid w:val="00641BC8"/>
+    <w:rsid w:val="0064385F"/>
     <w:rsid w:val="0065027F"/>
     <w:rsid w:val="0065124A"/>
     <w:rsid w:val="00652967"/>
     <w:rsid w:val="006747EE"/>
     <w:rsid w:val="0067675D"/>
     <w:rsid w:val="00682121"/>
     <w:rsid w:val="006827A1"/>
     <w:rsid w:val="00691EA7"/>
     <w:rsid w:val="006B040E"/>
+    <w:rsid w:val="006B4071"/>
     <w:rsid w:val="006B5AF9"/>
     <w:rsid w:val="006B7768"/>
     <w:rsid w:val="006B7C5F"/>
     <w:rsid w:val="006C01EB"/>
     <w:rsid w:val="006C7649"/>
     <w:rsid w:val="006D67B2"/>
     <w:rsid w:val="006E0A71"/>
     <w:rsid w:val="006F722E"/>
     <w:rsid w:val="0070012D"/>
     <w:rsid w:val="00700356"/>
     <w:rsid w:val="00706656"/>
     <w:rsid w:val="0073187C"/>
     <w:rsid w:val="007363FC"/>
     <w:rsid w:val="007415EC"/>
     <w:rsid w:val="007421B5"/>
     <w:rsid w:val="00752258"/>
     <w:rsid w:val="00760DBF"/>
     <w:rsid w:val="007637F7"/>
     <w:rsid w:val="00773C2C"/>
     <w:rsid w:val="007759B8"/>
     <w:rsid w:val="00781F3C"/>
     <w:rsid w:val="0078302D"/>
     <w:rsid w:val="007842FF"/>
     <w:rsid w:val="00784773"/>
     <w:rsid w:val="00786F84"/>
@@ -17711,50 +5453,51 @@
     <w:rsid w:val="00D50B17"/>
     <w:rsid w:val="00D5360B"/>
     <w:rsid w:val="00D54915"/>
     <w:rsid w:val="00D55198"/>
     <w:rsid w:val="00D55C6F"/>
     <w:rsid w:val="00D566DC"/>
     <w:rsid w:val="00D567E1"/>
     <w:rsid w:val="00D64638"/>
     <w:rsid w:val="00D744E5"/>
     <w:rsid w:val="00D77017"/>
     <w:rsid w:val="00D85746"/>
     <w:rsid w:val="00D9624D"/>
     <w:rsid w:val="00DC1008"/>
     <w:rsid w:val="00DC1710"/>
     <w:rsid w:val="00DC2F60"/>
     <w:rsid w:val="00DD10C1"/>
     <w:rsid w:val="00DD10C7"/>
     <w:rsid w:val="00DD1EFF"/>
     <w:rsid w:val="00DF0ABA"/>
     <w:rsid w:val="00DF1F2A"/>
     <w:rsid w:val="00DF3309"/>
     <w:rsid w:val="00E259B6"/>
     <w:rsid w:val="00E40DD3"/>
     <w:rsid w:val="00E45C1D"/>
     <w:rsid w:val="00E55602"/>
+    <w:rsid w:val="00E758CA"/>
     <w:rsid w:val="00E848FF"/>
     <w:rsid w:val="00E8602C"/>
     <w:rsid w:val="00E87CA3"/>
     <w:rsid w:val="00E963C7"/>
     <w:rsid w:val="00EA1AD6"/>
     <w:rsid w:val="00EB4F72"/>
     <w:rsid w:val="00EC0891"/>
     <w:rsid w:val="00EC0C36"/>
     <w:rsid w:val="00EC50F8"/>
     <w:rsid w:val="00EC5234"/>
     <w:rsid w:val="00EC636D"/>
     <w:rsid w:val="00EF0A01"/>
     <w:rsid w:val="00EF518E"/>
     <w:rsid w:val="00F16E44"/>
     <w:rsid w:val="00F2228F"/>
     <w:rsid w:val="00F33FDD"/>
     <w:rsid w:val="00F34BCF"/>
     <w:rsid w:val="00F42FB4"/>
     <w:rsid w:val="00F44A02"/>
     <w:rsid w:val="00F60650"/>
     <w:rsid w:val="00F662B2"/>
     <w:rsid w:val="00F90F62"/>
     <w:rsid w:val="00F91764"/>
     <w:rsid w:val="00F94B11"/>
     <w:rsid w:val="00F971F9"/>
@@ -17775,51 +5518,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="50B9A41D"/>
   <w15:docId w15:val="{AC18AF63-F663-4103-BEF8-2B8ED6EBD2C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19034,51 +6777,51 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent4">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent4">
     <w:name w:val="Grid Table 7 Colorful Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00A11E61"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
@@ -19173,51 +6916,51 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent4">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00A11E61"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
@@ -19455,51 +7198,51 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colourful">
+  <w:style w:type="table" w:styleId="ListTable7Colorful">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00F60650"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -19578,55 +7321,186 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0028077B"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="0028077B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font-claude-response-body">
+    <w:name w:val="font-claude-response-body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0064385F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="0064385F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0064385F"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCode">
+    <w:name w:val="HTML Code"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0064385F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="22172929">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="31468831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21908,55 +9782,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085493866">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lib.pnu.edu.ua/files/dstu-8302-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lib.pnu.edu.ua/files/dstu-8302-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxxx/xxxxx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent4_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent4" pri="11100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent4">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -22924,51 +10794,51 @@
     </dgm:pt>
     <dgm:pt modelId="{9365284B-0BDE-4A56-907B-83B243E192A1}" type="pres">
       <dgm:prSet presAssocID="{72E26A49-B91D-48E4-89AE-902941C4E7D4}" presName="BottomArrow" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{F4371710-235F-4C6F-AA8F-543048B8F2B9}" srcId="{72E26A49-B91D-48E4-89AE-902941C4E7D4}" destId="{5A6D6C1F-4E11-458B-9F8A-60840E13F14E}" srcOrd="0" destOrd="0" parTransId="{EF18875C-1868-4C9E-9AA6-756880E1FB42}" sibTransId="{7D7A8D16-C548-4B17-8377-D11572C4D152}"/>
     <dgm:cxn modelId="{17F65A26-6E9E-4AAD-9ACE-EB6DC6FBE357}" srcId="{72E26A49-B91D-48E4-89AE-902941C4E7D4}" destId="{46B08C45-7EA6-48BD-8D14-68AE82BA74A0}" srcOrd="1" destOrd="0" parTransId="{5ACD3399-759C-4FFF-AC19-AD49155CA182}" sibTransId="{06C3A8B6-52C3-4006-AF76-534D66D4224C}"/>
     <dgm:cxn modelId="{E9829754-923D-40CB-8634-49398CD37733}" type="presOf" srcId="{5A6D6C1F-4E11-458B-9F8A-60840E13F14E}" destId="{78C175FB-9587-407F-AC0E-DD9C638BE54D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
     <dgm:cxn modelId="{30B9A6AB-A79A-4D4D-9C70-F817EB6823A9}" type="presOf" srcId="{46B08C45-7EA6-48BD-8D14-68AE82BA74A0}" destId="{9E720F3C-0A8C-4FB2-A55A-85035E374377}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
     <dgm:cxn modelId="{E31A51B8-A916-4B3D-AE36-3FB233047C5D}" type="presOf" srcId="{46B08C45-7EA6-48BD-8D14-68AE82BA74A0}" destId="{BC7C4A07-4451-4591-96E6-5BCC9057C5BC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
     <dgm:cxn modelId="{69DE26BB-9725-4316-BE3C-6C9949EF96AD}" type="presOf" srcId="{5A6D6C1F-4E11-458B-9F8A-60840E13F14E}" destId="{9FA3127D-37BD-4882-894F-519D5D899D22}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
     <dgm:cxn modelId="{AA8785F7-1FC3-4706-8521-6A9DAB2DDB1C}" type="presOf" srcId="{72E26A49-B91D-48E4-89AE-902941C4E7D4}" destId="{655FD484-5241-4055-AE52-AC2B4CAD91C6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
     <dgm:cxn modelId="{7D470C89-2C96-4488-9E28-588738920C57}" type="presParOf" srcId="{655FD484-5241-4055-AE52-AC2B4CAD91C6}" destId="{78C175FB-9587-407F-AC0E-DD9C638BE54D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
     <dgm:cxn modelId="{07F3EB90-8C80-4617-AD13-61DF6D1D4570}" type="presParOf" srcId="{655FD484-5241-4055-AE52-AC2B4CAD91C6}" destId="{9FA3127D-37BD-4882-894F-519D5D899D22}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
     <dgm:cxn modelId="{C64CC7C3-2BFE-41D6-8BE2-4166A6AAF0D6}" type="presParOf" srcId="{655FD484-5241-4055-AE52-AC2B4CAD91C6}" destId="{BC7C4A07-4451-4591-96E6-5BCC9057C5BC}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
     <dgm:cxn modelId="{F13E1CA9-0C69-4D65-B44A-0754DC4B8B28}" type="presParOf" srcId="{655FD484-5241-4055-AE52-AC2B4CAD91C6}" destId="{9E720F3C-0A8C-4FB2-A55A-85035E374377}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
     <dgm:cxn modelId="{F11D5E77-64B1-42A4-8FA8-C6DF0EE23528}" type="presParOf" srcId="{655FD484-5241-4055-AE52-AC2B4CAD91C6}" destId="{46151CD8-8B08-488E-8948-FD8338568303}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
     <dgm:cxn modelId="{353E506D-0F7A-490A-B77A-C718FFB3EC1F}" type="presParOf" srcId="{655FD484-5241-4055-AE52-AC2B4CAD91C6}" destId="{9365284B-0BDE-4A56-907B-83B243E192A1}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/layout/ReverseList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId12" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId20" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
     <a:ext uri="{C62137D5-CB1D-491B-B009-E17868A290BF}">
       <dgm14:recolorImg xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" val="1"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{9FA3127D-37BD-4882-894F-519D5D899D22}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="16200000">
           <a:off x="1311538" y="655758"/>
           <a:ext cx="1546680" cy="1117965"/>
@@ -23152,51 +11022,51 @@
         </a:effectLst>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="3">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="62865" tIns="69850" rIns="41910" bIns="69850" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="466725">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
-              <a:spcPct val="0"/>
+              <a:spcPts val="1200"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="1800"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="uk-UA" sz="1050" kern="1200">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Розвиток децентралізованих технологій    блокчейн в області    фінансів, логістики,  сільського господарства та торгівлі</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
         <a:off x="2707252" y="519233"/>
         <a:ext cx="1404596" cy="1425393"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{46151CD8-8B08-488E-8948-FD8338568303}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
@@ -24919,82 +12789,89 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A96D02-D11B-4792-A4AE-50083FDC32D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1424</Words>
-  <Characters>8118</Characters>
+  <Words>1262</Words>
+  <Characters>8837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>220</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9523</CharactersWithSpaces>
+  <CharactersWithSpaces>9992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Editor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0105c8aa677666f5d23903bb07b0b0ebdd2701733ee17dba347c49ba1b54f8e7</vt:lpwstr>